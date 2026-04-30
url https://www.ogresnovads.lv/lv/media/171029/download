--- v0 (2025-10-19)
+++ v1 (2026-04-30)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Desktop\2025_2026\Licencēšanas komisija\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5CFB6C5F-B738-4288-AA8C-066B5EB8F54B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A863FCE2-7E98-4C65-B518-5C95DB57B70D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="mājas lapai_1-_2025" sheetId="3" r:id="rId1"/>
+    <sheet name="mājas lapai_3-_2026" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="128">
   <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <t>Atļaujas izdošanas datums</t>
   </si>
   <si>
     <t>Atļaujas pieprasītājs (juridiskā vai fiziskā persona)</t>
   </si>
   <si>
     <t>Programmas nosaukums</t>
   </si>
   <si>
     <t>Programmas realizācijas vieta</t>
   </si>
   <si>
     <t>Programmas veids</t>
   </si>
   <si>
     <t>Atļaujas numurs</t>
   </si>
   <si>
     <t>2025. gads</t>
   </si>
   <si>
@@ -341,180 +342,246 @@
     <t>Ogres novada pašvaldībā izsniegtās neformālās izglītības programmu ATĻAUJAS</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">Tiešsaistes platformā </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color rgb="FF1155CC"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>www.gatavojamkosmetiku.com</t>
     </r>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t>Skolas iela 10, Lielvārde, Ogres novads, LV-5070;
 Tiešsaistes platformā www.gatavojamkosmetiku.com</t>
+  </si>
+  <si>
+    <t>Laura Bērzkalna</t>
+  </si>
+  <si>
+    <t>“Mūzika mazajiem ģimenē”</t>
+  </si>
+  <si>
+    <t>Ķeguma prospekts 4, Ķegums, Ogres novads, LV-5020.</t>
+  </si>
+  <si>
+    <t>24/2025</t>
+  </si>
+  <si>
+    <t>2.10.2025.</t>
+  </si>
+  <si>
+    <t>16.01.2026.</t>
+  </si>
+  <si>
+    <t>SIA “Starptautiskā manikīra studija’’ 
+Reģ.nr.: 40203114330</t>
+  </si>
+  <si>
+    <t>Skaistumkopšanas pakalpojumu sniegšanai noteiktās minimālās higiēnas prasības (tiešsaistē)</t>
+  </si>
+  <si>
+    <t>(tiešsaistē)</t>
+  </si>
+  <si>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>IK Lingberg
+Reģ. Nr. 40002198253</t>
+  </si>
+  <si>
+    <t>Pieaugušo neformālās izglītības programma angļu valodas apguvei bez priekšzināšanām Beginner (A1)</t>
+  </si>
+  <si>
+    <t>(tiešsaistē), Ogres Kalna pamatskola, Zinību iela 3, Ogre, Ogres novads, LV-5001</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>Pieaugušo neformālās izglītības programma angļu valodas apguvei ar nelielām priekšzināšanām Elementary (A2).</t>
+  </si>
+  <si>
+    <t>(tiešsaistē), Ogres Kalna pamatskola, Zinību iela 3, Ogre, Ogres novads, LV-5002</t>
+  </si>
+  <si>
+    <t>003/2026</t>
+  </si>
+  <si>
+    <t>Pieaugušo neformālās izglītības programmas angļu valodas apguvei ar priekšzināšanām Pre-intermediate (B1)</t>
+  </si>
+  <si>
+    <t>(tiešsaistē), Ogres Kalna pamatskola, Zinību iela 3, Ogre, Ogres novads, LV-5003</t>
+  </si>
+  <si>
+    <t>004/2026</t>
+  </si>
+  <si>
+    <t>Pieaugušo neformālās izglītības programmas angļu valodas apguvei ar priekšzināšanām Intermediate (B2)</t>
+  </si>
+  <si>
+    <t>(tiešsaistē), Ogres Kalna pamatskola, Zinību iela 3, Ogre, Ogres novads, LV-5004</t>
+  </si>
+  <si>
+    <t>005/2026</t>
+  </si>
+  <si>
+    <t>Biedrība "Loka šaušanas sporta klubs "Archery 4 All"", reģ.nr.40008331726</t>
+  </si>
+  <si>
+    <t>Loka šaušana</t>
+  </si>
+  <si>
+    <t>Suntažu vidusskola, Suntažu pagasts, Ogres novads, LV-5060.</t>
+  </si>
+  <si>
+    <t>006/2026</t>
+  </si>
+  <si>
+    <t>2026. gads</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy\."/>
     <numFmt numFmtId="165" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="&quot;Times New Roman&quot;"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="&quot;Times New Roman&quot;"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
-[...10 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF1155CC"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF9900"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor rgb="FFFF9900"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -530,126 +597,156 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
@@ -824,853 +921,1028 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gatavojamkosmetiku.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gatavojamkosmetiku.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gatavojamkosmetiku.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gatavojamkosmetiku.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G35"/>
+  <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K31" sqref="K31"/>
+      <selection activeCell="I41" sqref="I41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
-    <col min="4" max="4" width="20.5703125" customWidth="1"/>
+    <col min="4" max="4" width="40.140625" customWidth="1"/>
     <col min="5" max="5" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="17" t="s">
         <v>97</v>
       </c>
-      <c r="B1" s="24"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7">
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+    </row>
+    <row r="2" spans="1:7" ht="14.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:7" ht="38.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
-[...1 lines deleted...]
-      <c r="B4" s="5" t="s">
+    <row r="4" spans="1:7" ht="12.75">
+      <c r="A4" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="C4" s="6"/>
-[...6 lines deleted...]
-      <c r="A5" s="7">
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="25"/>
+    </row>
+    <row r="5" spans="1:7" ht="38.25">
+      <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="5">
         <v>45573</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="E5" s="10" t="s">
+      <c r="E5" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="F5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="12" t="s">
+      <c r="F5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="7" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
-      <c r="A6" s="7">
+    <row r="6" spans="1:7" ht="38.25">
+      <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="5">
         <v>45573</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C6" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="D6" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="E6" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="F6" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="13" t="s">
+      <c r="F6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="8" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
-      <c r="A7" s="7">
+    <row r="7" spans="1:7" ht="38.25">
+      <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="5">
         <v>45573</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C7" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="D7" s="12" t="s">
         <v>87</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="E7" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="F7" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="13" t="s">
+      <c r="F7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="8" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
-      <c r="A8" s="7">
+    <row r="8" spans="1:7" ht="38.25">
+      <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="5">
         <v>45573</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="C8" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="D8" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="E8" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="F8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="14" t="s">
+      <c r="F8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="9" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
-      <c r="A9" s="7">
+    <row r="9" spans="1:7" ht="38.25">
+      <c r="A9" s="4">
         <v>5</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="5">
         <v>45573</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C9" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D9" s="10" t="s">
+      <c r="D9" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="E9" s="10" t="s">
+      <c r="E9" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="F9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="14" t="s">
+      <c r="F9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="9" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
-      <c r="A10" s="7">
+    <row r="10" spans="1:7" ht="38.25">
+      <c r="A10" s="4">
         <v>6</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="5">
         <v>45573</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="C10" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D10" s="10" t="s">
+      <c r="D10" s="12" t="s">
         <v>93</v>
       </c>
-      <c r="E10" s="10" t="s">
+      <c r="E10" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="F10" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="14" t="s">
+      <c r="F10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="9" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
-      <c r="A11" s="7">
+    <row r="11" spans="1:7" ht="38.25">
+      <c r="A11" s="4">
         <v>7</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="5">
         <v>45573</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="C11" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D11" s="10" t="s">
+      <c r="D11" s="12" t="s">
         <v>95</v>
       </c>
-      <c r="E11" s="10" t="s">
+      <c r="E11" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="F11" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="14" t="s">
+      <c r="F11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="9" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
-[...1 lines deleted...]
-      <c r="B12" s="5" t="s">
+    <row r="12" spans="1:7" ht="12.75">
+      <c r="A12" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="6"/>
-[...6 lines deleted...]
-      <c r="A13" s="7">
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="25"/>
+    </row>
+    <row r="13" spans="1:7" ht="38.25">
+      <c r="A13" s="4">
         <v>8</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="5">
         <v>45670</v>
       </c>
-      <c r="C13" s="9" t="s">
+      <c r="C13" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="10" t="s">
+      <c r="D13" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="E13" s="11" t="s">
+      <c r="E13" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="F13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="12" t="s">
+      <c r="F13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
-      <c r="A14" s="7">
+    <row r="14" spans="1:7" ht="38.25">
+      <c r="A14" s="4">
         <v>9</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="5">
         <v>45670</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="C14" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="D14" s="10" t="s">
+      <c r="D14" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="E14" s="11" t="s">
+      <c r="E14" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="38.25">
+      <c r="A15" s="4">
+        <v>10</v>
+      </c>
+      <c r="B15" s="5">
+        <v>45670</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="51">
+      <c r="A16" s="4">
+        <v>11</v>
+      </c>
+      <c r="B16" s="5">
+        <v>45674</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="51">
+      <c r="A17" s="4">
+        <v>12</v>
+      </c>
+      <c r="B17" s="5">
+        <v>45674</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="51">
+      <c r="A18" s="4">
+        <v>13</v>
+      </c>
+      <c r="B18" s="5">
+        <v>45674</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="38.25">
+      <c r="A19" s="4">
+        <v>14</v>
+      </c>
+      <c r="B19" s="10">
+        <v>45686</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="38.25">
+      <c r="A20" s="4">
+        <v>15</v>
+      </c>
+      <c r="B20" s="13">
+        <v>45705</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="38.25">
+      <c r="A21" s="12">
+        <v>16</v>
+      </c>
+      <c r="B21" s="14">
+        <v>45733</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="38.25">
+      <c r="A22" s="12">
+        <v>17</v>
+      </c>
+      <c r="B22" s="14">
+        <v>45733</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="38.25">
+      <c r="A23" s="12">
+        <v>18</v>
+      </c>
+      <c r="B23" s="16">
+        <v>45743</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="51">
+      <c r="A24" s="12">
+        <v>19</v>
+      </c>
+      <c r="B24" s="16">
+        <v>45796</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="38.25">
+      <c r="A25" s="12">
+        <v>20</v>
+      </c>
+      <c r="B25" s="16">
+        <v>45825</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D25" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="38.25">
+      <c r="A26" s="12">
+        <v>21</v>
+      </c>
+      <c r="B26" s="16">
+        <v>45825</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="38.25">
+      <c r="A27" s="12">
+        <v>22</v>
+      </c>
+      <c r="B27" s="16">
+        <v>45825</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D27" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="38.25">
+      <c r="A28" s="12">
+        <v>23</v>
+      </c>
+      <c r="B28" s="16">
+        <v>45880</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="38.25">
+      <c r="A29" s="12">
+        <v>24</v>
+      </c>
+      <c r="B29" s="16">
+        <v>45880</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="38.25">
+      <c r="A30" s="12">
+        <v>25</v>
+      </c>
+      <c r="B30" s="16">
+        <v>45880</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="38.25">
+      <c r="A31" s="12">
+        <v>26</v>
+      </c>
+      <c r="B31" s="19">
+        <v>45915</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="51">
+      <c r="A32" s="12">
+        <v>27</v>
+      </c>
+      <c r="B32" s="19">
+        <v>45915</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="51">
+      <c r="A33" s="12">
+        <v>28</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="12" t="s">
         <v>99</v>
       </c>
-      <c r="F14" s="12" t="s">
-[...128 lines deleted...]
-      <c r="C20" s="17" t="s">
+      <c r="F33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="51">
+      <c r="A34" s="12">
         <v>29</v>
       </c>
-      <c r="D20" s="17" t="s">
+      <c r="B34" s="19">
+        <v>45932</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="38.25">
+      <c r="A35" s="12">
         <v>30</v>
       </c>
-      <c r="E20" s="17" t="s">
+      <c r="B35" s="19">
+        <v>45932</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A36" s="12">
         <v>31</v>
       </c>
-      <c r="F20" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="17" t="s">
+      <c r="B36" s="19">
+        <v>46001</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="12" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A37" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" s="21"/>
+      <c r="C37" s="21"/>
+      <c r="D37" s="21"/>
+      <c r="E37" s="21"/>
+      <c r="F37" s="21"/>
+      <c r="G37" s="22"/>
+    </row>
+    <row r="38" spans="1:7" ht="48.75" customHeight="1">
+      <c r="A38" s="12">
         <v>32</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C21" s="20" t="s">
+      <c r="B38" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A39" s="12">
         <v>33</v>
       </c>
-      <c r="D21" s="20" t="s">
+      <c r="B39" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="12" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A40" s="12">
         <v>34</v>
       </c>
-      <c r="E21" s="20" t="s">
+      <c r="B40" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="F40" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="12" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="24" customHeight="1">
+      <c r="A41" s="12">
         <v>35</v>
       </c>
-      <c r="F21" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="17" t="s">
+      <c r="B41" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="12" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="28.5" customHeight="1">
+      <c r="A42" s="12">
         <v>36</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D22" s="17" t="s">
+      <c r="B42" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="12" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="55.5" customHeight="1">
+      <c r="A43" s="12">
         <v>37</v>
       </c>
-      <c r="E22" s="17" t="s">
-[...305 lines deleted...]
-        <v>80</v>
+      <c r="B43" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="12" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A12:G12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E13" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="E14" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
-  <pageSetup paperSize="9" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd"/>
+  <pageSetup paperSize="9" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>mājas lapai_1-_2025</vt:lpstr>
+      <vt:lpstr>mājas lapai_3-_2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Inga Škapare</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>