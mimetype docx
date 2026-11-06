--- v0 (2026-05-25)
+++ v1 (2026-11-06)
@@ -224,63 +224,65 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E07073">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00851A0C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="240D9189" w14:textId="5E986865" w:rsidR="00592F72" w:rsidRPr="00E07073" w:rsidRDefault="00354E29" w:rsidP="00851A0C">
+          <w:p w14:paraId="240D9189" w14:textId="44ADB87A" w:rsidR="00592F72" w:rsidRPr="00E07073" w:rsidRDefault="00354E29" w:rsidP="00063402">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00E07073">
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00FF2A71" w:rsidRPr="00E07073">
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="005B61CF">
-              <w:t>5</w:t>
+            <w:r w:rsidR="00063402">
+              <w:t>6</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00A85455" w:rsidRPr="00E07073">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005B61CF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A85455" w:rsidRPr="00E07073">
               <w:t>gada</w:t>
             </w:r>
             <w:r w:rsidR="005B61CF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00851A0C">
               <w:t>26</w:t>
             </w:r>
             <w:r w:rsidR="005C6FEE" w:rsidRPr="00E07073">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005B61CF">
               <w:t xml:space="preserve"> martā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -351,67 +353,67 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4773CF" w14:textId="38AD64CE" w:rsidR="007E2FA8" w:rsidRDefault="00592F72" w:rsidP="007E2FA8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Par</w:t>
       </w:r>
       <w:r w:rsidR="00DC3FDD" w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk90473721"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk90473721"/>
       <w:r w:rsidR="00C77BA6" w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ogres novada pašvaldības C</w:t>
       </w:r>
       <w:r w:rsidR="006E08B5" w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">entrālās administrācijas </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk161738758"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk161738758"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00413313" w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Nekustamo īpašumu pārvaldes nodaļas </w:t>
       </w:r>
       <w:r w:rsidR="00DC31E9" w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005B61CF" w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DC31E9" w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
@@ -450,51 +452,51 @@
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005B61CF" w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>126</w:t>
       </w:r>
       <w:r w:rsidR="00C846FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A82C15" w:rsidRPr="00D50146">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>apstrīdēšanu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="3393B74A" w14:textId="77777777" w:rsidR="007E2FA8" w:rsidRPr="00D50146" w:rsidRDefault="007E2FA8" w:rsidP="00D50146">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="011D32A4" w14:textId="34859F12" w:rsidR="003D66AA" w:rsidRPr="006264DD" w:rsidRDefault="007E2FA8" w:rsidP="003D66AA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
           <w:i/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004727B6">
         <w:rPr>
@@ -549,92 +551,90 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="75C8612D" w14:textId="401BAF34" w:rsidR="007E2FA8" w:rsidRPr="003D66AA" w:rsidRDefault="007E2FA8" w:rsidP="003D66AA">
       <w:pPr>
         <w:pStyle w:val="Pamatteksts3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2344FD93" w14:textId="77777777" w:rsidR="007E2FA8" w:rsidRPr="004727B6" w:rsidRDefault="007E2FA8" w:rsidP="007E2FA8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28C0BE8E" w14:textId="77777777" w:rsidR="007E2FA8" w:rsidRPr="004727B6" w:rsidRDefault="007E2FA8" w:rsidP="007E2FA8">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk109911174"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk109911174"/>
       <w:r w:rsidRPr="004727B6">
         <w:t>(Sēdes vadītāja,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055B1260" w14:textId="42046CC5" w:rsidR="007E2FA8" w:rsidRDefault="007E2FA8" w:rsidP="007E2FA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="357"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="004727B6">
         <w:t>domes priekšsēdētāja A. Kraujas parakst</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50146">
         <w:t>s)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="531084F9" w14:textId="1B46C4B2" w:rsidR="00407C30" w:rsidRPr="00D50146" w:rsidRDefault="00407C30" w:rsidP="00D50146">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="708A597A" w14:textId="77777777" w:rsidR="00F11D68" w:rsidRPr="00D50146" w:rsidRDefault="00F11D68" w:rsidP="00D50146">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00EA965C" w14:textId="624E725A" w:rsidR="0059661C" w:rsidRPr="00D50146" w:rsidRDefault="0059661C" w:rsidP="00D50146">
       <w:pPr>
         <w:ind w:left="357"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:sectPr w:rsidR="0059661C" w:rsidRPr="00D50146" w:rsidSect="00F11D68">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38316748" w14:textId="77777777" w:rsidR="006B39CE" w:rsidRDefault="006B39CE" w:rsidP="0052348A">
       <w:r>
         <w:separator/>
       </w:r>
@@ -5259,50 +5259,51 @@
     <w:rsid w:val="00035E17"/>
     <w:rsid w:val="000373C8"/>
     <w:rsid w:val="000411D4"/>
     <w:rsid w:val="0004157B"/>
     <w:rsid w:val="00041CB8"/>
     <w:rsid w:val="0004219F"/>
     <w:rsid w:val="000432D9"/>
     <w:rsid w:val="0004381E"/>
     <w:rsid w:val="00043897"/>
     <w:rsid w:val="00045018"/>
     <w:rsid w:val="00047896"/>
     <w:rsid w:val="0004795B"/>
     <w:rsid w:val="00047C8A"/>
     <w:rsid w:val="00047FF9"/>
     <w:rsid w:val="000516F5"/>
     <w:rsid w:val="00051B58"/>
     <w:rsid w:val="00052786"/>
     <w:rsid w:val="00053579"/>
     <w:rsid w:val="000548E4"/>
     <w:rsid w:val="00054B32"/>
     <w:rsid w:val="00054CE2"/>
     <w:rsid w:val="0005586A"/>
     <w:rsid w:val="00055F14"/>
     <w:rsid w:val="00056EA5"/>
     <w:rsid w:val="0005702C"/>
+    <w:rsid w:val="00063402"/>
     <w:rsid w:val="000636B7"/>
     <w:rsid w:val="00064464"/>
     <w:rsid w:val="0006656D"/>
     <w:rsid w:val="00066651"/>
     <w:rsid w:val="00066A4A"/>
     <w:rsid w:val="00066C5D"/>
     <w:rsid w:val="000674F8"/>
     <w:rsid w:val="00070F09"/>
     <w:rsid w:val="000716B1"/>
     <w:rsid w:val="00071713"/>
     <w:rsid w:val="00071B89"/>
     <w:rsid w:val="00074D2D"/>
     <w:rsid w:val="0007547E"/>
     <w:rsid w:val="000756D6"/>
     <w:rsid w:val="0008029E"/>
     <w:rsid w:val="0008062E"/>
     <w:rsid w:val="00081FC9"/>
     <w:rsid w:val="000821D8"/>
     <w:rsid w:val="00085791"/>
     <w:rsid w:val="00086044"/>
     <w:rsid w:val="00086DEE"/>
     <w:rsid w:val="000919E9"/>
     <w:rsid w:val="00092D59"/>
     <w:rsid w:val="00093041"/>
     <w:rsid w:val="00095712"/>
@@ -8623,51 +8624,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7B96D63-746C-4402-860E-83E0FDE0F2CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF601F38-7400-467C-870B-F9591F61357E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>107</Words>
   <Characters>803</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>