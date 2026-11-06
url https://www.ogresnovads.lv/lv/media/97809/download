--- v0 (2025-10-22)
+++ v1 (2026-11-06)
@@ -1,3634 +1,6338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="396C63C6" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRPr="005863FF" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+    <w:p w14:paraId="53BC4743" w14:textId="072A705F" w:rsidR="000A29BE" w:rsidRPr="0040247F" w:rsidRDefault="0040247F" w:rsidP="0040247F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005863FF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Batang"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="396C6429" wp14:editId="396C642A">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Attēls 1" descr="gerbonis saspiests laba kvalitate"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21D9A41B" wp14:editId="35795575">
+            <wp:extent cx="609600" cy="723900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Attēls 1" descr="gerbonis saspiests laba kvalitate"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="gerbonis saspiests laba kvalitate"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="605790" cy="723265"/>
+                      <a:ext cx="609600" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396C63C7" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRPr="005863FF" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+    <w:p w14:paraId="7906AB48" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="000A29BE" w:rsidRDefault="000A29BE" w:rsidP="000A29BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="RimBelwe" w:eastAsia="Batang" w:hAnsi="RimBelwe" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396C63C8" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRPr="005863FF" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+    <w:p w14:paraId="0FE5D01C" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="000A29BE" w:rsidRDefault="000A29BE" w:rsidP="000A29BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005863FF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Batang"/>
+      <w:r w:rsidRPr="000A29BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>OGRES  NOVADA  PAŠVALDĪBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396C63C9" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRPr="005863FF" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+    <w:p w14:paraId="7E6D8BD3" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="000A29BE" w:rsidRDefault="000A29BE" w:rsidP="000A29BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005863FF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Batang"/>
+      <w:r w:rsidRPr="000A29BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Reģ.Nr.90000024455, Brīvības iela 33, Ogre, Ogres nov., LV-5001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396C63CA" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRPr="005863FF" w:rsidRDefault="0075261E" w:rsidP="003E79E8">
+    <w:p w14:paraId="4B9A0CB2" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="000A29BE" w:rsidRDefault="000A29BE" w:rsidP="000A29BE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Batang"/>
+      <w:r w:rsidRPr="000A29BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>tālrunis 65071160</w:t>
-[...4 lines deleted...]
-          <w:noProof/>
+        <w:t xml:space="preserve">tālrunis 65071160, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">e-pasts: ogredome@ogresnovads.lv, www.ogresnovads.lv </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396C63CB" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+    <w:p w14:paraId="6FE5E9FE" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="00E44363" w:rsidRDefault="000A29BE" w:rsidP="00E44363">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="396C63CC" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRPr="00241ED9" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624EB39A" w14:textId="386B9D2D" w:rsidR="000A29BE" w:rsidRPr="00E44363" w:rsidRDefault="000A29BE" w:rsidP="00E44363">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="396C63CD" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRPr="00241ED9" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>APSTIPRINĀT</w:t>
+      </w:r>
+      <w:r w:rsidR="00352994" w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004CFE61" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="00E44363" w:rsidRDefault="000A29BE" w:rsidP="00E44363">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ar Ogres novada pašvaldības domes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396C63CE" w14:textId="1BD40024" w:rsidR="003E79E8" w:rsidRPr="00241ED9" w:rsidRDefault="00D35070" w:rsidP="003E79E8">
+    <w:p w14:paraId="24C78424" w14:textId="7D888331" w:rsidR="000A29BE" w:rsidRPr="00E44363" w:rsidRDefault="003E1F23" w:rsidP="00E44363">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="000A29BE" w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="000A29BE" w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00364511">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67BC9" w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A29BE" w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> sēdes lēmumu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396C63CF" w14:textId="60454037" w:rsidR="003E79E8" w:rsidRPr="00241ED9" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+    <w:p w14:paraId="152515B3" w14:textId="60179727" w:rsidR="000A29BE" w:rsidRPr="00E44363" w:rsidRDefault="000A29BE" w:rsidP="00E44363">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(protokols Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67BC9" w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="002024D6">
-        <w:rPr>
+      <w:r w:rsidR="00A739E9" w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00822833">
-[...18 lines deleted...]
-    <w:p w14:paraId="396C63D0" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+      <w:r w:rsidR="003E1F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABE33DE" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="00E44363" w:rsidRDefault="000A29BE" w:rsidP="00E44363">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="396C63D1" w14:textId="77777777" w:rsidR="00E31DD5" w:rsidRPr="00E31DD5" w:rsidRDefault="00E31DD5" w:rsidP="00E31DD5">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD89C31" w14:textId="54A1CA92" w:rsidR="000A29BE" w:rsidRPr="00E44363" w:rsidRDefault="00BF7445" w:rsidP="00E44363">
       <w:pPr>
         <w:pStyle w:val="Nosaukums"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E31DD5">
+      <w:r w:rsidRPr="00E44363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IEKŠĒJIE NOTEIKUMI </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="396C63D2" w14:textId="77777777" w:rsidR="00E31DD5" w:rsidRPr="00E31DD5" w:rsidRDefault="00E31DD5" w:rsidP="00E31DD5">
+        <w:t>IEKŠĒJIE NOTEIKUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79ED0E1D" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="00E44363" w:rsidRDefault="000A29BE" w:rsidP="00E44363">
       <w:pPr>
         <w:pStyle w:val="Nosaukums"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E31DD5">
+      <w:r w:rsidRPr="00E44363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ogrē</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="3333" w:type="pct"/>
+        <w:tblInd w:w="3024" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3026"/>
         <w:gridCol w:w="3025"/>
-        <w:gridCol w:w="3023"/>
+        <w:gridCol w:w="3022"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E31DD5" w:rsidRPr="00E31DD5" w14:paraId="396C63D7" w14:textId="77777777" w:rsidTr="00AC7564">
+      <w:tr w:rsidR="000A29BE" w:rsidRPr="001708E9" w14:paraId="050569C4" w14:textId="77777777" w:rsidTr="00E1658D">
+        <w:trPr>
+          <w:trHeight w:val="239"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcW w:w="2501" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="396C63D3" w14:textId="77777777" w:rsidR="00E31DD5" w:rsidRDefault="00E31DD5" w:rsidP="00AC7564">
+          <w:p w14:paraId="071CEE61" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="001708E9" w:rsidRDefault="000A29BE" w:rsidP="001708E9">
             <w:pPr>
               <w:pStyle w:val="Nosaukums"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="396C63D4" w14:textId="7936C82A" w:rsidR="00E31DD5" w:rsidRPr="00E31DD5" w:rsidRDefault="00E31DD5" w:rsidP="00D35070">
-[...66 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcW w:w="2499" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="396C63D5" w14:textId="77777777" w:rsidR="00E31DD5" w:rsidRPr="00E31DD5" w:rsidRDefault="00E31DD5" w:rsidP="00AC7564">
-[...88 lines deleted...]
-          <w:p w14:paraId="396C63D9" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRPr="00B0221E" w:rsidRDefault="003E79E8" w:rsidP="00F00878">
+          <w:p w14:paraId="7BF1C452" w14:textId="77777777" w:rsidR="000A29BE" w:rsidRPr="001708E9" w:rsidRDefault="000A29BE" w:rsidP="001708E9">
             <w:pPr>
               <w:pStyle w:val="Virsraksts4"/>
               <w:spacing w:before="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="457BF0CE" w14:textId="41B544D3" w:rsidR="0079095A" w:rsidRPr="005726F7" w:rsidRDefault="0079095A" w:rsidP="003E79E8">
-      <w:pPr>
+    <w:p w14:paraId="66D5BA1C" w14:textId="1641E553" w:rsidR="00E1658D" w:rsidRDefault="00E1658D" w:rsidP="00E1658D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. oktobrī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B509EE" w14:textId="77777777" w:rsidR="00E1658D" w:rsidRDefault="00E1658D" w:rsidP="00E1658D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4F8D56" w14:textId="402DA289" w:rsidR="00E1658D" w:rsidRPr="00E1658D" w:rsidRDefault="00E1658D" w:rsidP="00E1658D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izdoti saskaņā ar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3022D6" w14:textId="6CA35BA4" w:rsidR="00E1658D" w:rsidRPr="00E1658D" w:rsidRDefault="00E1658D" w:rsidP="00E1658D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Valsts pārvaldes iekārtas likuma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AA74B2" w14:textId="759E14A8" w:rsidR="00E1658D" w:rsidRPr="00E1658D" w:rsidRDefault="00E1658D" w:rsidP="00E1658D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>72. panta pirmās daļas 2. punktu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A96681" w14:textId="3C676D37" w:rsidR="00EA4244" w:rsidRPr="001708E9" w:rsidRDefault="003A6404" w:rsidP="001708E9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pasažieru pārvadājumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE15E9" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A29BE" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>komisijas nolikums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1DAA19" w14:textId="2270E288" w:rsidR="00EA4244" w:rsidRPr="001708E9" w:rsidRDefault="00EA4244" w:rsidP="001708E9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...109 lines deleted...]
-        <w:keepNext/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I. Vispārīgie jautājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A88DB66" w14:textId="6EF2277B" w:rsidR="00A26B7C" w:rsidRPr="001708E9" w:rsidRDefault="00BF7445" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iekšējie noteikumi </w:t>
+      </w:r>
+      <w:r w:rsidR="00352994" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nosaka Ogres novada pašvaldības (turpmāk – Pašvaldība)</w:t>
+      </w:r>
+      <w:r w:rsidR="009F601C" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6404" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasažieru pārvadājumu </w:t>
+      </w:r>
+      <w:r w:rsidR="007472F7" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>komisijas (turpmāk – Komisija) kompetenci, sastāvu</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A31" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, struktūru</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6148" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007472F7" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un darba organizācij</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A31" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="007472F7" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77342630" w14:textId="6AB4C112" w:rsidR="00B14456" w:rsidRPr="001708E9" w:rsidRDefault="002D0DCE" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="000A29BE" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisija</w:t>
+      </w:r>
+      <w:r w:rsidR="007472F7" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4244" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="007472F7" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pastāvīga Pašvaldības </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4244" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>domes</w:t>
+      </w:r>
+      <w:r w:rsidR="007472F7" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4244" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izveidota</w:t>
+      </w:r>
+      <w:r w:rsidR="00566D69" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F293B" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>institūcij</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A31" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a, kuras</w:t>
+      </w:r>
+      <w:r w:rsidR="003A68CD" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbības</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A31" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mērķis ir</w:t>
+      </w:r>
+      <w:r w:rsidR="009F601C" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6404" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plānot un pilnveidot pasažieru pārvadājumu sistēmu un pasažieru pārvadājumus </w:t>
+      </w:r>
+      <w:r w:rsidR="009F601C" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ogres novadā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D938EA" w14:textId="4540B5AD" w:rsidR="00B14456" w:rsidRPr="001708E9" w:rsidRDefault="00B14456" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisija savā darbībā ievēro</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3A44" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000774AB" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Latvijas Republikā spēkā esošos normatīvos aktus, Pašvaldības domes lēmumus un šo nolikumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767432B4" w14:textId="27DEB3D3" w:rsidR="003E39A2" w:rsidRPr="001708E9" w:rsidRDefault="003E39A2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE57DD" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nolikumu apstiprina </w:t>
+      </w:r>
+      <w:r w:rsidR="003336F4" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pašvaldības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1407656E" w14:textId="0C8DCF17" w:rsidR="000A29BE" w:rsidRPr="003E1F23" w:rsidRDefault="000A29BE" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisija atrodas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45E6A" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5217" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45E6A" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ašvaldības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>domes</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE15E9" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ielu, ceļu un transporta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jautājumu komitejas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84BD0" w:rsidRPr="003E1F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kontrolē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76084318" w14:textId="6C226E36" w:rsidR="00720154" w:rsidRPr="001708E9" w:rsidRDefault="003E39A2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...16 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A29BE" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6148" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pienākumi un tiesības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6ECA2D" w14:textId="77777777" w:rsidR="003C3A44" w:rsidRPr="001708E9" w:rsidRDefault="003E39A2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...52 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6148" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pienākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDB1B4A" w14:textId="385AA13B" w:rsidR="000E568A" w:rsidRPr="001708E9" w:rsidRDefault="000E568A" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lemt par regulāro pasažieru pārvadājumu </w:t>
+      </w:r>
+      <w:r w:rsidR="000C737E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pakalpojumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>attīstību Ogres novadā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53552159" w14:textId="0564D50B" w:rsidR="000E568A" w:rsidRPr="001708E9" w:rsidRDefault="000E568A" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lemt par neregulāro pasažieru pārvadājumu</w:t>
+      </w:r>
+      <w:r w:rsidR="000C737E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pakalpojumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>attīstību Ogres novadā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FB1014" w14:textId="6A1DB610" w:rsidR="000E568A" w:rsidRPr="001708E9" w:rsidRDefault="000E568A" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plānot un koordinēt sabiedriskā transporta </w:t>
+      </w:r>
+      <w:r w:rsidR="000C737E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pakalpojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nodrošinājumu Ogres novada pilsētās;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B20527" w14:textId="7B5D0A16" w:rsidR="000E568A" w:rsidRPr="001708E9" w:rsidRDefault="000E568A" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plānot un koordinēt izglītojamo pārvadājumu </w:t>
+      </w:r>
+      <w:r w:rsidR="000C737E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pakalpojumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nodrošinājumu Ogres novadā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70112413" w14:textId="5D270C60" w:rsidR="000C737E" w:rsidRPr="001708E9" w:rsidRDefault="000C737E" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sagatavot un iesniegt Vidzemes plānošanas reģionā priekšlikumus par nepieciešamajām izmaiņām sabiedriskā transporta maršrutu tīklā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581121BD" w14:textId="23F08E79" w:rsidR="000E568A" w:rsidRPr="001708E9" w:rsidRDefault="000C737E" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sniegt priekšlikumus Sabiedriskā transporta padomei un Autotransporta direkcijai par sabiedriskā transporta pakalpojumu organizēšanu Sabiedriskā transporta padomes kompetencē esošajā maršrutu tīklā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130FF76E" w14:textId="74AAB89A" w:rsidR="0008633B" w:rsidRPr="001708E9" w:rsidRDefault="003C3A44" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izskatīt fizisko un juridisko personu iesniegumus</w:t>
+      </w:r>
+      <w:r w:rsidR="009F601C" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par sabiedriskā transporta pakalpojumu organizāciju Ogres novadā</w:t>
+      </w:r>
+      <w:r w:rsidR="00843E7F" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F5ABFF" w14:textId="77777777" w:rsidR="000C737E" w:rsidRPr="001708E9" w:rsidRDefault="00843E7F" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izskatīt priekšlikumus par braukšanas maksas atvieglojumiem Ogres novada sabiedriskā transporta</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE15E9" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00757EA7" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>maršrut</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE15E9" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u tīklā</w:t>
+      </w:r>
+      <w:r w:rsidR="00757EA7" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BCABF7" w14:textId="2CE04CF9" w:rsidR="003C3A44" w:rsidRPr="001708E9" w:rsidRDefault="00757EA7" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>noskaidrot un</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE15E9" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvērtēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedzīvotāju viedokli par </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE15E9" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sabiedriskā transporta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>maršrutu tīklu Ogres novadā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8C8DF8" w14:textId="70D936F6" w:rsidR="00757EA7" w:rsidRPr="001708E9" w:rsidRDefault="00757EA7" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>apsekot pieturvietas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E5E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ogres novadā un sniegt priekšlikumus par to nepieciešamību</w:t>
+      </w:r>
+      <w:r w:rsidR="00681288" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, iz</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5327" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>būvi</w:t>
+      </w:r>
+      <w:r w:rsidR="0008633B" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5327" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un iekļaušanu </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE15E9" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sabiedriskā transporta </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5327" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>maršrutu kustības sarakstos vai maršrutu aprakstos</w:t>
+      </w:r>
+      <w:r w:rsidR="00494AC0" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF972F0" w14:textId="5100F302" w:rsidR="003D4331" w:rsidRPr="001708E9" w:rsidRDefault="00494AC0" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izvērtēt un sniegt atzinumus par publiskās pārvaldes institūciju sagatavotajiem dokumentu un normatīvo aktu projektiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7770B7" w14:textId="125E2F04" w:rsidR="00494AC0" w:rsidRPr="001708E9" w:rsidRDefault="00494AC0" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sadarboties ar valsts pārvaldes institūcijām, Vidzemes plānošanas reģionu, juridisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE15E9" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un fizisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10627" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personām sabiedriskā transporta pakalpojumu jomā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AA9D7D" w14:textId="77777777" w:rsidR="000C737E" w:rsidRPr="001708E9" w:rsidRDefault="00D10627" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iesniegt Pašvaldības domei priekšlikumus par sabiedriskā transporta pakalpojumu pilnveidošanu Ogres novadā</w:t>
+      </w:r>
+      <w:r w:rsidR="000C737E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2562D6A5" w14:textId="33484C79" w:rsidR="00A47DB0" w:rsidRPr="001708E9" w:rsidRDefault="00D10627" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veikt citus uzdevumus atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="0008633B" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kompetencei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D5FF3E" w14:textId="37874FEF" w:rsidR="00A47DB0" w:rsidRPr="001708E9" w:rsidRDefault="00A47DB0" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...46 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas tiesības:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA7D565" w14:textId="4B00EA33" w:rsidR="00FE16DB" w:rsidRPr="001708E9" w:rsidRDefault="00A47DB0" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sniegt priekšlikumus par jautājumiem, kas saistīti ar sabiedriskā transporta pakalpojumu attīstību Ogres novada administratīvajā teritorijā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8A82E6" w14:textId="4E9D8091" w:rsidR="00A47DB0" w:rsidRPr="001708E9" w:rsidRDefault="00B54B84" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izvērtēt Pašvaldības normatīvo aktu projektus, kas saistīti ar sabiedriskā transporta pakalpojumiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5A2740" w14:textId="79138C79" w:rsidR="00B54B84" w:rsidRPr="001708E9" w:rsidRDefault="00B54B84" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izvērtēt Pašvaldības attīstības plānošanas dokumentus sabiedriskā transporta pakalpojumu jomā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E010367" w14:textId="72079A8C" w:rsidR="00D10627" w:rsidRPr="001708E9" w:rsidRDefault="00D10627" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sniegt rekomendējošus ieteikumus sabiedriskā transporta pakalpojumu jomas attīstībā Ogres novadā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3039C6A0" w14:textId="66A25E72" w:rsidR="00B54B84" w:rsidRPr="001708E9" w:rsidRDefault="00B54B84" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pieaicināt speciālistus vai ekspertus attiecīgā jautājuma izskatīšanā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0E32B2" w14:textId="5814AC2B" w:rsidR="00B54B84" w:rsidRPr="001708E9" w:rsidRDefault="00B54B84" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saņemt Komisijas kompetencē esošo jautājumu risināšanai nepieciešamo informāciju no valsts un </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10627" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ašvaldīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10627" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institūcijām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E10FCF9" w14:textId="089C79B7" w:rsidR="00B54B84" w:rsidRPr="001708E9" w:rsidRDefault="00B54B84" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sadarboties ar juridisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10627" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un fizisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10627" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personām, valsts</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10627" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un pašvaldību institūcijām, lai īstenotu Komisijas uzdevumus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F619D3" w14:textId="49DBA779" w:rsidR="00D10627" w:rsidRPr="001708E9" w:rsidRDefault="00D10627" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pieņemt lēmumus</w:t>
+      </w:r>
+      <w:r w:rsidR="00562265" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> savas kompetences ietvaros;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB4B9FB" w14:textId="39655497" w:rsidR="00562265" w:rsidRPr="001708E9" w:rsidRDefault="00562265" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>piedalīties Pašvaldības domes un tās komiteju sēdēs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A23D992" w14:textId="0985B3C7" w:rsidR="000A29BE" w:rsidRPr="001708E9" w:rsidRDefault="009E3D53" w:rsidP="001708E9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A29BE" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas sastāvs</w:t>
+      </w:r>
+      <w:r w:rsidR="003A062B" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, struktūra</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6148" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un darba organizācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138FB35D" w14:textId="0CB93B18" w:rsidR="002A5D2B" w:rsidRPr="001708E9" w:rsidRDefault="00DE57DD" w:rsidP="001708E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="396C63ED" w14:textId="77777777" w:rsidR="003E79E8" w:rsidRPr="00822833" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisija</w:t>
+      </w:r>
+      <w:r w:rsidR="009F788A" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sastāv</w:t>
+      </w:r>
+      <w:r w:rsidR="00375F73" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no</w:t>
+      </w:r>
+      <w:r w:rsidR="000A47C4" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C737E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieciem </w:t>
+      </w:r>
+      <w:r w:rsidR="00375F73" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas</w:t>
+      </w:r>
+      <w:r w:rsidR="000C737E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>locekļiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00375F73" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, tai skaitā no Komisijas priekšsēdētāja un</w:t>
+      </w:r>
+      <w:r w:rsidR="00995C4B" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Komisijas priekšsēdētāja vietnieka.</w:t>
+      </w:r>
+      <w:r w:rsidR="00375F73" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62244671" w14:textId="0039EE01" w:rsidR="00DE57DD" w:rsidRPr="001708E9" w:rsidRDefault="00DE57DD" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="60"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6BE3EF74" w14:textId="77777777" w:rsidR="00BA3E83" w:rsidRPr="00822833" w:rsidRDefault="00BA3E83" w:rsidP="00BA3E83">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijas darbu organizē un vada </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omisijas priekšsēdētājs, bet viņa prombūtnes laikā - </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisijas priekšsēdētāja vietnieks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4B7F4D" w14:textId="5FE5F417" w:rsidR="000C737E" w:rsidRPr="001708E9" w:rsidRDefault="000C737E" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>locekļus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tās priekšsēdētāju un priekšsēdētāja vietnieku ar rīkojumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ieceļ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pašvaldības izpilddirektors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF60419" w14:textId="470846E6" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00865594" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pašvaldības izpilddirektors nosaka komisijas sekretāru un tehniskā atbalsta speciālistu, kas nav Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>locekļi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350A3594" w14:textId="77777777" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="000A29BE" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas priekšsēdētājs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5D5723" w14:textId="77777777" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00B27304" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizē </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omisijas darbu, sagatavo, sasauc un vada </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omisijas sēdes un atbild par </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pienākumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un lēmumu izpildi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA77568" w14:textId="77777777" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00B27304" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">nosaka </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisijas sēžu</w:t>
+      </w:r>
+      <w:r w:rsidR="00562265" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>laiku</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2AEE" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, vietu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un darba kārtību;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA0F2F6" w14:textId="77777777" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00B27304" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzdod sagatavot jautājumus izskatīšanai </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisijas sēdē;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71925FB1" w14:textId="77777777" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00B27304" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paraksta </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisijas sēžu protokolus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7EC58F" w14:textId="77777777" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00091735" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paraksta </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omisijas lēmumus, kā arī citus </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisij</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31D1E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā sagatavot</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumentus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBE6CD8" w14:textId="286094AE" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00091735" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosaka </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>locekļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pienākumus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EFFFA4" w14:textId="03235D49" w:rsidR="00562265" w:rsidRPr="001708E9" w:rsidRDefault="00091735" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izskata iesniegumus</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31D1E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un priekšlikumus </w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA6" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisijas kompetences jautājum</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31D1E" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBD9FB1" w14:textId="0F44F640" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00091735" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>locekļi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E584A42" w14:textId="7FE33D8F" w:rsidR="00995C4B" w:rsidRPr="001708E9" w:rsidRDefault="00995C4B" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izvērtē Komisijā saņemtos dokumentus, piedalās Komisijas sēdēs un Komisijas lēmumu pieņemšanā un veic citus pienākumus saskaņā ar Pašvaldības iekšējiem noteikumiem un Komisijas priekšsēdētāja vai viņa prombūtnes gadījumā - Komisijas priekšsēdētāja vietnieka uzdevumiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC8DE06" w14:textId="6F8259FD" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00995C4B" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informē Komisijas priekšsēdētāju vai viņa prombūtnes laikā Komisijas priekšsēdētāja vietnieku par savu prombūtni vai citiem apstākļiem, kuru dēļ Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>loceklis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nevar piedalīties Komisijas sēdē, vismaz vienu darbdienu pirms noteiktās Komisijas sēdes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660E2EE1" w14:textId="2A06168A" w:rsidR="00865594" w:rsidRPr="001708E9" w:rsidRDefault="00995C4B" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="43030DE5" w14:textId="77777777" w:rsidR="00BA3E83" w:rsidRPr="00822833" w:rsidRDefault="00BA3E83" w:rsidP="00BA3E83">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievēro normatīvajos aktos noteiktos Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>locekļa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbības ierobežojumus un aizliegumus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41579435" w14:textId="050D309A" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>savās darbībās ir atbildīgs par normatīvo aktu ievērošanu un par Komisijai noteikto uzdevumu tiesisku un lietderīgu izpildi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C6C848" w14:textId="0F6022BC" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas sekretārs sagatavo materiālus Komisijas sēdēm, sēdes darba kārtību, iesniedz to apstiprināšanai Komisijas priekšsēdētājam, un pēc Komisijas priekšsēdētāja norādījumiem nosūta uzaicinājumus uz Komisijas sēdi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B868BE" w14:textId="63C8D41D" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kārtējās Komisijas sēdes materiāliem ir jābūt pieejamiem elektroniski Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>locekļiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne vēlāk kā vienu darbdienu pirms Komisijas sēdes, ārkārtas Komisijas sēdēm - ne vēlāk kā vienu stundu pirms Komisijas ārkārtas sēdes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217ED239" w14:textId="66D9D196" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisija ir lemttiesīga, ja tajā piedalās</w:t>
+      </w:r>
+      <w:r w:rsidR="009630BB" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vismaz </w:t>
+      </w:r>
+      <w:r w:rsidR="00D933B8" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>trīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>locekļi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBD889F" w14:textId="3F7F9688" w:rsidR="00D933B8" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Balsošana Komisijas sēdēs notiek atklāti. Lēmumi tiek pieņemti ar vienkāršu balsu vairākumu. Ja Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>locekļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> balsis sadalās vienādi, izšķirošā ir Komisijas priekšsēdētāja balss, bet viņa prombūtnes laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D933B8" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas priekšsēdētāja vietnieka balss.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA4A15A" w14:textId="2E596945" w:rsidR="000400F2" w:rsidRPr="00AC2966" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>loceklim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir jāatturas no dalības Komisijā vai Komisijas lēmuma pieņemšanā, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>viņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbības vai lēmuma pieņemšana ietekmē vai var ietekmēt viņa radinieku vai darījumu partneru personiskās vai mantiskās intereses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4E3F57" w14:textId="496687E2" w:rsidR="000400F2" w:rsidRPr="00AC2966" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas faktisko rīcību vai pieņemtos lēmumus var apstrīdēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pašvaldības izpilddirektoram</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pašvaldības izpilddirektora lēmumu par sūdzību par Komisijas faktisko rīcību vai pieņemtajiem lēmumiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārsūdzēt tiesā Administratīvā procesa likumā noteiktā kārtībā, ja normatīvajos aktos nav noteikts citādi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5361D1F7" w14:textId="0A0788E9" w:rsidR="000400F2" w:rsidRPr="00AC2966" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijas sēdes protokolē Komisijas sekretārs. Komisijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE519B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>loceklis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir tiesīgs pieprasīt, lai viņa izteiktais atsevišķais viedoklis tiktu ierakstīts protokolā. Komisijas sēdes protokolu sagatavo ne vēlāk kā triju darbdienu laikā pēc kārtējās Komisijas sēdes vai ne vēlāk kā vienas darbdienu laikā pēc ārkārtas Komisijas sēdes. Protokolu paraksta Komisijas  sēdes vadītājs</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2AEE" w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un Komisijas sekretārs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1DBA8F" w14:textId="77777777" w:rsidR="00DB179B" w:rsidRPr="00AC2966" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas sēdes protokolā ierakstāmas šādas ziņas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026B760C" w14:textId="77777777" w:rsidR="00DB179B" w:rsidRPr="00AC2966" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sēdes norises vieta, datums un laiks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1706B0B5" w14:textId="77777777" w:rsidR="00DB179B" w:rsidRPr="00AC2966" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sēdes vadītāja, sēdes protokolētāja un klātesošo Komisijas locekļu vārds, uzvārds un ieņemamais amats;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D6A940" w14:textId="77777777" w:rsidR="00DB179B" w:rsidRPr="00AC2966" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sēdes dalībnieku vārds un uzvārds, institūcija un ieņemamais amats;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF694E5" w14:textId="77777777" w:rsidR="00DB179B" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sēdes darba kārtības jautājumi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F9A23C" w14:textId="77777777" w:rsidR="00DB179B" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas lēmumi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B26F9C8" w14:textId="77777777" w:rsidR="00DB179B" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="punkts1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Komisijas locekļu balsojums par katru sēdes darba kārtības jautājumu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD62A5A" w14:textId="1A5071B5" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...32 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="396C63FC" w14:textId="17DF3FFF" w:rsidR="003E79E8" w:rsidRPr="00822833" w:rsidRDefault="003E79E8" w:rsidP="003E79E8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no Komisijas lēmuma atšķirīgs Komisijas locekļa viedoklis, ja tas tiek pieprasīts</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2AEE" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B7E8B4" w14:textId="238DE19D" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="60"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="01BA9F3D" w14:textId="77777777" w:rsidR="002916FB" w:rsidRPr="00822833" w:rsidRDefault="002916FB" w:rsidP="002916FB">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas sēžu protokol</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44363" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00296FC1" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izrakstus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidR="00296FC1" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kopijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apliecina Komisijas priekšsēdētājs normatīvajos aktos noteiktajā kārtībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F670D25" w14:textId="1514FB43" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6F7B98C3" w14:textId="77777777" w:rsidR="002916FB" w:rsidRPr="00822833" w:rsidRDefault="002916FB" w:rsidP="002916FB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas sekretārs nodrošina Komisijas sēžu protokol</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44363" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izrakstu nosūtīšanu Komisijas lēmumā minētājām personām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F49B907" w14:textId="60F7E7CB" w:rsidR="00DB179B" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="73A0541F" w14:textId="5D75C8DD" w:rsidR="002916FB" w:rsidRPr="00822833" w:rsidRDefault="002916FB" w:rsidP="002916FB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Par Komisijas dokumentu uzglabāšanu un nodošanu arhīvā normatīvos aktos noteiktajā kārtībā atbild Komisijas sekretārs. Komisijas protokoli un Komisijas pieņemtie lēmumi tiek reģistrēti un pievienoti Pašvaldības elektroniskajā dokumentu aprites sistēmā</w:t>
+      </w:r>
+      <w:r w:rsidR="00296FC1" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6BCABA" w14:textId="08A3CF05" w:rsidR="00DB179B" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="68C80D97" w14:textId="6076A697" w:rsidR="002916FB" w:rsidRPr="00822833" w:rsidRDefault="002916FB" w:rsidP="002916FB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Atzinuma sniegšanai Komisija uz sēdi var uzaicināt arī Pašvaldības amatpersonas un speciālistus, kā arī ekspertus, kuri nav Komisijas locekļi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44363" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzaicinātajām personām Komisijas sēdē nav balsstiesību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD5134B" w14:textId="77777777" w:rsidR="00DB179B" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="5DBE3C16" w14:textId="77777777" w:rsidR="002916FB" w:rsidRPr="00822833" w:rsidRDefault="002916FB" w:rsidP="002916FB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas priekšsēdētājam, Komisijas priekšsēdētāja vietniekam, Komisijas locekļiem, Komisijas sekretāram,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44363" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz Komisijas sēdi uzaicinātajiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>speciālistiem un ekspertiem par darbu Komisijā ir tiesības saņemt atlīdzību saskaņā ar Pašvaldības iekšējiem noteikumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB179B" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3AFD5E" w14:textId="21844844" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6613F6D9" w14:textId="77777777" w:rsidR="002916FB" w:rsidRPr="00822833" w:rsidRDefault="002916FB" w:rsidP="002916FB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pašvaldība sedz visus izdevumus, kas saistīti ar Komisijas darba nodrošināšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566A7812" w14:textId="413D78E2" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>IV. Noslēguma jautājums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2586D3E5" w14:textId="4DE377AA" w:rsidR="007267ED" w:rsidRPr="001708E9" w:rsidRDefault="007267ED" w:rsidP="001708E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...14 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Atzīt par spēku zaudējušiem Ogres novada pašvaldības 2022. gada 27.</w:t>
+      </w:r>
+      <w:r w:rsidR="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">janvāra iekšējos noteikumus Nr. 13/2022 “Ogres novada pašvaldības sabiedriskā transporta komisijas nolikums” (apstiprināti ar Ogres novada pašvaldības domes 27.01.2022. </w:t>
+      </w:r>
+      <w:r w:rsidR="0008633B" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sēdes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lēmumu (protokols Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00526F9C" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2; 43)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE17C37" w14:textId="05971E77" w:rsidR="000400F2" w:rsidRPr="001708E9" w:rsidRDefault="000400F2" w:rsidP="001708E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...17 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B1D3E0" w14:textId="77777777" w:rsidR="003A062B" w:rsidRPr="001708E9" w:rsidRDefault="003A062B" w:rsidP="001708E9">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...17 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF3C47B" w14:textId="39D61BBE" w:rsidR="000A29BE" w:rsidRPr="001708E9" w:rsidRDefault="000A29BE" w:rsidP="001708E9">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...759 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Domes priekšsēdētājs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00822833">
-        <w:rPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00822833">
-        <w:rPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00822833">
-        <w:rPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00822833">
-        <w:rPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00822833">
-        <w:rPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00822833">
-        <w:rPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00822833">
-        <w:rPr>
+      <w:r w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:r w:rsidR="00B274E8" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="0008633B" w:rsidRPr="001708E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>A. Krauja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5432DA68" w14:textId="359C9992" w:rsidR="00A111A3" w:rsidRPr="001708E9" w:rsidRDefault="00A111A3" w:rsidP="001708E9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A111A3" w:rsidRPr="001708E9" w:rsidSect="00375F73">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="396C642D" w14:textId="77777777" w:rsidR="007013D1" w:rsidRDefault="007013D1">
+    <w:p w14:paraId="27D7DA57" w14:textId="77777777" w:rsidR="00B726A9" w:rsidRDefault="00B726A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="396C642E" w14:textId="77777777" w:rsidR="007013D1" w:rsidRDefault="007013D1">
+    <w:p w14:paraId="145EB6B4" w14:textId="77777777" w:rsidR="00B726A9" w:rsidRDefault="00B726A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...9 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="RimTimes">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RimHelvetica">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
-    <w:family w:val="roman"/>
-[...5 lines deleted...]
-    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="396C642F" w14:textId="77777777" w:rsidR="00164BB3" w:rsidRDefault="00F15D81">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="00D1F1A8" w14:textId="77777777" w:rsidR="00033C67" w:rsidRDefault="00033C67">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="494693137"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="1B3F27B3" w14:textId="3483F0D5" w:rsidR="00375F73" w:rsidRDefault="00375F73">
+        <w:pPr>
+          <w:pStyle w:val="Kjene"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E1F23" w:rsidRPr="003E1F23">
+          <w:rPr>
+            <w:noProof/>
+            <w:lang w:val="lv-LV"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7B3D65A8" w14:textId="77777777" w:rsidR="008556F1" w:rsidRDefault="008556F1">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="4F912617" w14:textId="77777777" w:rsidR="00A111A3" w:rsidRDefault="00A111A3">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="396C6430" w14:textId="77777777" w:rsidR="00164BB3" w:rsidRDefault="00237F90">
+  <w:p w14:paraId="0E6F1A1F" w14:textId="77777777" w:rsidR="00A111A3" w:rsidRDefault="00A111A3">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="396C642B" w14:textId="77777777" w:rsidR="007013D1" w:rsidRDefault="007013D1">
+    <w:p w14:paraId="5A6D15CE" w14:textId="77777777" w:rsidR="00B726A9" w:rsidRDefault="00B726A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="396C642C" w14:textId="77777777" w:rsidR="007013D1" w:rsidRDefault="007013D1">
+    <w:p w14:paraId="2E6486A5" w14:textId="77777777" w:rsidR="00B726A9" w:rsidRDefault="00B726A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="17C48AF3" w14:textId="77777777" w:rsidR="00033C67" w:rsidRDefault="00033C67">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-227914642"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="27397F7A" w14:textId="5CAA64F2" w:rsidR="00A111A3" w:rsidRPr="009C077F" w:rsidRDefault="003E1F23">
+        <w:pPr>
+          <w:pStyle w:val="Galvene"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="63DC381F" w14:textId="77777777" w:rsidR="00A111A3" w:rsidRDefault="00A111A3">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0C4FEA19" w14:textId="77777777" w:rsidR="00033C67" w:rsidRDefault="00033C67">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000001"/>
+    <w:nsid w:val="054022CC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000001"/>
-    <w:name w:val="WW8Num1"/>
+    <w:tmpl w:val="9E00D456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Virsraksts1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1230" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="100F2FED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0426001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="792"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1224"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1728"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2232"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2736"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3744"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="170A1935"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8D0F95C"/>
+    <w:lvl w:ilvl="0" w:tplc="E59416DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1215" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1935" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2655" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3375" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4095" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4815" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5535" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6255" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6975" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18DA1949"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E96175A"/>
+    <w:lvl w:ilvl="0" w:tplc="D1426E9E">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B4E4891"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E00D456"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Virsraksts2"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1230" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29BC4B7A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0344A35E"/>
+    <w:numStyleLink w:val="Pareizjaissaraksts1"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31FB24B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F4E46842"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7022"/>
+        </w:tabs>
+        <w:ind w:left="7022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1005" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1365" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1365" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1725" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1725" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2085" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2085" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2445" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37377B4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3A6B248"/>
+    <w:lvl w:ilvl="0" w:tplc="D59688B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="483B53A0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56963172"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1575" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1575" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1935" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1935" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2295" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2295" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2655" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC86653"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B18116C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60141F7E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E60096E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71E53199"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0344A35E"/>
+    <w:styleLink w:val="Pareizjaissaraksts1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...762 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:writeProtection w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="eSvg6KxhiGaQFGcFf7LnOYnBWzCMDMen/fTmgR4htjrIBE6S0BtLsPsb/ute3AVYNGReCZPXjD4gNPGdLOWroQ==" w:salt="9by8hCcPgwcYt+YrjjVPLQ=="/>
+  <w:zoom w:percent="103"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003E79E8"/>
-[...55 lines deleted...]
-    <w:rsid w:val="00FD12E0"/>
+    <w:rsidRoot w:val="002D7C9C"/>
+    <w:rsid w:val="00001FFB"/>
+    <w:rsid w:val="000035DC"/>
+    <w:rsid w:val="000056F5"/>
+    <w:rsid w:val="00007352"/>
+    <w:rsid w:val="00012453"/>
+    <w:rsid w:val="00030516"/>
+    <w:rsid w:val="00032706"/>
+    <w:rsid w:val="00033C67"/>
+    <w:rsid w:val="00037AF6"/>
+    <w:rsid w:val="00037C39"/>
+    <w:rsid w:val="000400F2"/>
+    <w:rsid w:val="00056D56"/>
+    <w:rsid w:val="00063D78"/>
+    <w:rsid w:val="000774AB"/>
+    <w:rsid w:val="00080C75"/>
+    <w:rsid w:val="00084B55"/>
+    <w:rsid w:val="00084F82"/>
+    <w:rsid w:val="0008633B"/>
+    <w:rsid w:val="00091735"/>
+    <w:rsid w:val="000A29BE"/>
+    <w:rsid w:val="000A47C4"/>
+    <w:rsid w:val="000B1338"/>
+    <w:rsid w:val="000C737E"/>
+    <w:rsid w:val="000D21F1"/>
+    <w:rsid w:val="000D3D8B"/>
+    <w:rsid w:val="000E568A"/>
+    <w:rsid w:val="000F3EAC"/>
+    <w:rsid w:val="000F4379"/>
+    <w:rsid w:val="00110F05"/>
+    <w:rsid w:val="00116849"/>
+    <w:rsid w:val="00127FF6"/>
+    <w:rsid w:val="00132A17"/>
+    <w:rsid w:val="00144A31"/>
+    <w:rsid w:val="001477F7"/>
+    <w:rsid w:val="00155593"/>
+    <w:rsid w:val="0015640B"/>
+    <w:rsid w:val="001612EA"/>
+    <w:rsid w:val="001708E9"/>
+    <w:rsid w:val="00182C8D"/>
+    <w:rsid w:val="001A7747"/>
+    <w:rsid w:val="001B630E"/>
+    <w:rsid w:val="001B641F"/>
+    <w:rsid w:val="001B6D20"/>
+    <w:rsid w:val="001C006B"/>
+    <w:rsid w:val="001C4B4E"/>
+    <w:rsid w:val="001C4EAB"/>
+    <w:rsid w:val="001D451C"/>
+    <w:rsid w:val="001E1412"/>
+    <w:rsid w:val="001E279E"/>
+    <w:rsid w:val="001F7EA3"/>
+    <w:rsid w:val="002238E1"/>
+    <w:rsid w:val="00231490"/>
+    <w:rsid w:val="002504EF"/>
+    <w:rsid w:val="0025137D"/>
+    <w:rsid w:val="00253D88"/>
+    <w:rsid w:val="0025450A"/>
+    <w:rsid w:val="002570CE"/>
+    <w:rsid w:val="0026301F"/>
+    <w:rsid w:val="00271822"/>
+    <w:rsid w:val="00286E41"/>
+    <w:rsid w:val="00296FC1"/>
+    <w:rsid w:val="002A25BA"/>
+    <w:rsid w:val="002A44EC"/>
+    <w:rsid w:val="002A4BEF"/>
+    <w:rsid w:val="002A5D2B"/>
+    <w:rsid w:val="002B2A39"/>
+    <w:rsid w:val="002C6051"/>
+    <w:rsid w:val="002D0DCE"/>
+    <w:rsid w:val="002D7C9C"/>
+    <w:rsid w:val="002E4EF6"/>
+    <w:rsid w:val="002E69FB"/>
+    <w:rsid w:val="002F6030"/>
+    <w:rsid w:val="00300F58"/>
+    <w:rsid w:val="00300F5C"/>
+    <w:rsid w:val="0030692D"/>
+    <w:rsid w:val="003218DE"/>
+    <w:rsid w:val="003271DA"/>
+    <w:rsid w:val="003336F4"/>
+    <w:rsid w:val="00346E45"/>
+    <w:rsid w:val="003519A2"/>
+    <w:rsid w:val="00352994"/>
+    <w:rsid w:val="00355F5E"/>
+    <w:rsid w:val="00364511"/>
+    <w:rsid w:val="00375F73"/>
+    <w:rsid w:val="003802DC"/>
+    <w:rsid w:val="00390BE0"/>
+    <w:rsid w:val="003915B9"/>
+    <w:rsid w:val="003A062B"/>
+    <w:rsid w:val="003A300C"/>
+    <w:rsid w:val="003A5217"/>
+    <w:rsid w:val="003A6404"/>
+    <w:rsid w:val="003A68CD"/>
+    <w:rsid w:val="003B4C27"/>
+    <w:rsid w:val="003B5619"/>
+    <w:rsid w:val="003C3A44"/>
+    <w:rsid w:val="003C703A"/>
+    <w:rsid w:val="003D4331"/>
+    <w:rsid w:val="003E1F23"/>
+    <w:rsid w:val="003E39A2"/>
+    <w:rsid w:val="003F1F64"/>
+    <w:rsid w:val="003F293B"/>
+    <w:rsid w:val="0040247F"/>
+    <w:rsid w:val="004057DC"/>
+    <w:rsid w:val="0041218A"/>
+    <w:rsid w:val="00413D19"/>
+    <w:rsid w:val="00424F29"/>
+    <w:rsid w:val="004361D5"/>
+    <w:rsid w:val="00472B32"/>
+    <w:rsid w:val="00474E1B"/>
+    <w:rsid w:val="0049169E"/>
+    <w:rsid w:val="00492561"/>
+    <w:rsid w:val="00494AC0"/>
+    <w:rsid w:val="004A56D9"/>
+    <w:rsid w:val="004C1099"/>
+    <w:rsid w:val="004C1332"/>
+    <w:rsid w:val="004C5989"/>
+    <w:rsid w:val="004D1D8E"/>
+    <w:rsid w:val="00507CA6"/>
+    <w:rsid w:val="00513CCF"/>
+    <w:rsid w:val="00522979"/>
+    <w:rsid w:val="005238BC"/>
+    <w:rsid w:val="00526F9C"/>
+    <w:rsid w:val="00530BFA"/>
+    <w:rsid w:val="00533C4D"/>
+    <w:rsid w:val="00537B33"/>
+    <w:rsid w:val="0055080F"/>
+    <w:rsid w:val="00562265"/>
+    <w:rsid w:val="00566D69"/>
+    <w:rsid w:val="0056780F"/>
+    <w:rsid w:val="005705B9"/>
+    <w:rsid w:val="005740F0"/>
+    <w:rsid w:val="00580E88"/>
+    <w:rsid w:val="0059493C"/>
+    <w:rsid w:val="005C22D5"/>
+    <w:rsid w:val="005E0E78"/>
+    <w:rsid w:val="005F2AEE"/>
+    <w:rsid w:val="006023CA"/>
+    <w:rsid w:val="00604D47"/>
+    <w:rsid w:val="00605BFB"/>
+    <w:rsid w:val="00611223"/>
+    <w:rsid w:val="0061142F"/>
+    <w:rsid w:val="00635333"/>
+    <w:rsid w:val="006434E9"/>
+    <w:rsid w:val="00652317"/>
+    <w:rsid w:val="0065747E"/>
+    <w:rsid w:val="006575E2"/>
+    <w:rsid w:val="00661832"/>
+    <w:rsid w:val="006707FD"/>
+    <w:rsid w:val="00681288"/>
+    <w:rsid w:val="00681534"/>
+    <w:rsid w:val="006B0B86"/>
+    <w:rsid w:val="006B3206"/>
+    <w:rsid w:val="006C5950"/>
+    <w:rsid w:val="006C7320"/>
+    <w:rsid w:val="006D0F30"/>
+    <w:rsid w:val="006F7430"/>
+    <w:rsid w:val="00716823"/>
+    <w:rsid w:val="00720154"/>
+    <w:rsid w:val="00724BE0"/>
+    <w:rsid w:val="007267ED"/>
+    <w:rsid w:val="007472F7"/>
+    <w:rsid w:val="00752AD2"/>
+    <w:rsid w:val="00757EA7"/>
+    <w:rsid w:val="0076433A"/>
+    <w:rsid w:val="007942F8"/>
+    <w:rsid w:val="007B4B40"/>
+    <w:rsid w:val="007C1037"/>
+    <w:rsid w:val="007C5A64"/>
+    <w:rsid w:val="007D02FD"/>
+    <w:rsid w:val="007E2182"/>
+    <w:rsid w:val="007F3C4C"/>
+    <w:rsid w:val="007F5255"/>
+    <w:rsid w:val="008000B1"/>
+    <w:rsid w:val="00807B58"/>
+    <w:rsid w:val="008228CF"/>
+    <w:rsid w:val="0083169C"/>
+    <w:rsid w:val="00837086"/>
+    <w:rsid w:val="00843E7F"/>
+    <w:rsid w:val="008556F1"/>
+    <w:rsid w:val="008613F4"/>
+    <w:rsid w:val="00865594"/>
+    <w:rsid w:val="00881976"/>
+    <w:rsid w:val="00896874"/>
+    <w:rsid w:val="008A5B51"/>
+    <w:rsid w:val="008C55AC"/>
+    <w:rsid w:val="008C6A99"/>
+    <w:rsid w:val="008C775A"/>
+    <w:rsid w:val="008D4A8B"/>
+    <w:rsid w:val="008D764B"/>
+    <w:rsid w:val="009049AE"/>
+    <w:rsid w:val="00906B6E"/>
+    <w:rsid w:val="00913C50"/>
+    <w:rsid w:val="00920BA3"/>
+    <w:rsid w:val="0092668F"/>
+    <w:rsid w:val="00931B8A"/>
+    <w:rsid w:val="009630BB"/>
+    <w:rsid w:val="009676DB"/>
+    <w:rsid w:val="009749F2"/>
+    <w:rsid w:val="0097515E"/>
+    <w:rsid w:val="009914D2"/>
+    <w:rsid w:val="00995C4B"/>
+    <w:rsid w:val="009B532D"/>
+    <w:rsid w:val="009D7E0F"/>
+    <w:rsid w:val="009E2972"/>
+    <w:rsid w:val="009E3D53"/>
+    <w:rsid w:val="009E3F60"/>
+    <w:rsid w:val="009E3FBB"/>
+    <w:rsid w:val="009F601C"/>
+    <w:rsid w:val="009F788A"/>
+    <w:rsid w:val="00A05D04"/>
+    <w:rsid w:val="00A111A3"/>
+    <w:rsid w:val="00A14671"/>
+    <w:rsid w:val="00A256CF"/>
+    <w:rsid w:val="00A26B7C"/>
+    <w:rsid w:val="00A477DD"/>
+    <w:rsid w:val="00A47DB0"/>
+    <w:rsid w:val="00A52035"/>
+    <w:rsid w:val="00A608BF"/>
+    <w:rsid w:val="00A65038"/>
+    <w:rsid w:val="00A739E9"/>
+    <w:rsid w:val="00A8559B"/>
+    <w:rsid w:val="00A91E2E"/>
+    <w:rsid w:val="00AA0D38"/>
+    <w:rsid w:val="00AA1EDA"/>
+    <w:rsid w:val="00AA57D4"/>
+    <w:rsid w:val="00AA7EFB"/>
+    <w:rsid w:val="00AC2966"/>
+    <w:rsid w:val="00AD589D"/>
+    <w:rsid w:val="00AD67DF"/>
+    <w:rsid w:val="00B12AF3"/>
+    <w:rsid w:val="00B12DFF"/>
+    <w:rsid w:val="00B14456"/>
+    <w:rsid w:val="00B27304"/>
+    <w:rsid w:val="00B274E8"/>
+    <w:rsid w:val="00B40CBD"/>
+    <w:rsid w:val="00B432CB"/>
+    <w:rsid w:val="00B54B84"/>
+    <w:rsid w:val="00B6522C"/>
+    <w:rsid w:val="00B71FBB"/>
+    <w:rsid w:val="00B726A9"/>
+    <w:rsid w:val="00B84CAE"/>
+    <w:rsid w:val="00BB16CD"/>
+    <w:rsid w:val="00BD7D08"/>
+    <w:rsid w:val="00BE10ED"/>
+    <w:rsid w:val="00BF7445"/>
+    <w:rsid w:val="00C021E0"/>
+    <w:rsid w:val="00C05FFF"/>
+    <w:rsid w:val="00C06041"/>
+    <w:rsid w:val="00C31023"/>
+    <w:rsid w:val="00C32C8D"/>
+    <w:rsid w:val="00C32FAB"/>
+    <w:rsid w:val="00C33667"/>
+    <w:rsid w:val="00C35479"/>
+    <w:rsid w:val="00C45500"/>
+    <w:rsid w:val="00C500B3"/>
+    <w:rsid w:val="00C64230"/>
+    <w:rsid w:val="00C71D79"/>
+    <w:rsid w:val="00C876AD"/>
+    <w:rsid w:val="00C97924"/>
+    <w:rsid w:val="00CA4A02"/>
+    <w:rsid w:val="00CA5113"/>
+    <w:rsid w:val="00CA6C5A"/>
+    <w:rsid w:val="00CB0832"/>
+    <w:rsid w:val="00CB6A62"/>
+    <w:rsid w:val="00CD5327"/>
+    <w:rsid w:val="00CF20DC"/>
+    <w:rsid w:val="00CF5530"/>
+    <w:rsid w:val="00D0099E"/>
+    <w:rsid w:val="00D10627"/>
+    <w:rsid w:val="00D32B59"/>
+    <w:rsid w:val="00D33087"/>
+    <w:rsid w:val="00D46249"/>
+    <w:rsid w:val="00D61FF5"/>
+    <w:rsid w:val="00D662C2"/>
+    <w:rsid w:val="00D76AC0"/>
+    <w:rsid w:val="00D85B76"/>
+    <w:rsid w:val="00D8739D"/>
+    <w:rsid w:val="00D933B8"/>
+    <w:rsid w:val="00DA477D"/>
+    <w:rsid w:val="00DB179B"/>
+    <w:rsid w:val="00DB6148"/>
+    <w:rsid w:val="00DC0F8B"/>
+    <w:rsid w:val="00DD3234"/>
+    <w:rsid w:val="00DD6B97"/>
+    <w:rsid w:val="00DE15E9"/>
+    <w:rsid w:val="00DE4B99"/>
+    <w:rsid w:val="00DE519B"/>
+    <w:rsid w:val="00DE57DD"/>
+    <w:rsid w:val="00DF7D7C"/>
+    <w:rsid w:val="00E114B2"/>
+    <w:rsid w:val="00E1658D"/>
+    <w:rsid w:val="00E25566"/>
+    <w:rsid w:val="00E31D1E"/>
+    <w:rsid w:val="00E41AC1"/>
+    <w:rsid w:val="00E44363"/>
+    <w:rsid w:val="00E45D33"/>
+    <w:rsid w:val="00E67BC9"/>
+    <w:rsid w:val="00E80CB3"/>
+    <w:rsid w:val="00E8244C"/>
+    <w:rsid w:val="00E84BD0"/>
+    <w:rsid w:val="00E91BB7"/>
+    <w:rsid w:val="00E95F87"/>
+    <w:rsid w:val="00EA10B4"/>
+    <w:rsid w:val="00EA334C"/>
+    <w:rsid w:val="00EA4244"/>
+    <w:rsid w:val="00EB079F"/>
+    <w:rsid w:val="00EB0ED6"/>
+    <w:rsid w:val="00EB37FC"/>
+    <w:rsid w:val="00EB3AC3"/>
+    <w:rsid w:val="00EC1D00"/>
+    <w:rsid w:val="00EC7568"/>
+    <w:rsid w:val="00ED1706"/>
+    <w:rsid w:val="00ED25E4"/>
+    <w:rsid w:val="00ED4144"/>
+    <w:rsid w:val="00ED645A"/>
+    <w:rsid w:val="00ED7186"/>
+    <w:rsid w:val="00EE7B4D"/>
+    <w:rsid w:val="00EF7F14"/>
+    <w:rsid w:val="00F06435"/>
+    <w:rsid w:val="00F43715"/>
+    <w:rsid w:val="00F43BF1"/>
+    <w:rsid w:val="00F45E6A"/>
+    <w:rsid w:val="00F61433"/>
+    <w:rsid w:val="00F63E5E"/>
+    <w:rsid w:val="00F97BCF"/>
+    <w:rsid w:val="00FB4BDC"/>
+    <w:rsid w:val="00FE16DB"/>
+    <w:rsid w:val="00FE22DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="396C63C6"/>
-  <w15:docId w15:val="{34BD84ED-EB1D-4558-A9C3-E2734D897F9D}"/>
+  <w14:docId w14:val="2531F827"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B302CC62-E0BA-41B9-A533-9A7378BBE10C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -3803,680 +6507,670 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003E79E8"/>
+    <w:rsid w:val="002D7C9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="RimTimes" w:eastAsia="Times New Roman" w:hAnsi="RimTimes" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Pamatteksts"/>
+    <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts1Rakstz"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE30EC"/>
+    <w:rsid w:val="00D76AC0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:suppressAutoHyphens/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="SimSun" w:cs="Mangal"/>
-[...8 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Pamatteksts"/>
+    <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts2Rakstz"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE30EC"/>
+    <w:rsid w:val="002D7C9C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...5 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts4Rakstz"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E79E8"/>
+    <w:rsid w:val="000A29BE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
-    <w:name w:val="Virsraksts 4 Rakstz."/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts4"/>
-    <w:rsid w:val="003E79E8"/>
+    <w:link w:val="Virsraksts2"/>
+    <w:rsid w:val="002D7C9C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamatteksts">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Pamattekstaatkpe2">
+    <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Parasts"/>
-    <w:link w:val="PamattekstsRakstz"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E79E8"/>
+    <w:link w:val="Pamattekstaatkpe2Rakstz"/>
+    <w:rsid w:val="002D7C9C"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:ind w:left="-142"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsRakstz">
-    <w:name w:val="Pamatteksts Rakstz."/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamattekstaatkpe2Rakstz">
+    <w:name w:val="Pamatteksta atkāpe 2 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Pamatteksts"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E79E8"/>
+    <w:link w:val="Pamattekstaatkpe2"/>
+    <w:rsid w:val="002D7C9C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
+    <w:name w:val="naisf"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D7C9C"/>
+    <w:pPr>
+      <w:spacing w:before="75" w:after="75"/>
+      <w:ind w:firstLine="375"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Galvene">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D7C9C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D7C9C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="RimTimes" w:eastAsia="Times New Roman" w:hAnsi="RimTimes" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D7C9C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaite">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D7C9C"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003E79E8"/>
+    <w:rsid w:val="002D7C9C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003E79E8"/>
+    <w:rsid w:val="002D7C9C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="RimTimes" w:eastAsia="Times New Roman" w:hAnsi="RimTimes" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C35479"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D76AC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Izteiksmgs">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D76AC0"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D76AC0"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lappusesnumurs">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:rsid w:val="008C6A99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000A29BE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Apakvirsraksts"/>
     <w:link w:val="NosaukumsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="003E79E8"/>
+    <w:rsid w:val="000A29BE"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="RimHelvetica" w:hAnsi="RimHelvetica"/>
       <w:sz w:val="36"/>
-      <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
     <w:name w:val="Nosaukums Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Nosaukums"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003E79E8"/>
+    <w:rsid w:val="000A29BE"/>
     <w:rPr>
       <w:rFonts w:ascii="RimHelvetica" w:eastAsia="Times New Roman" w:hAnsi="RimHelvetica" w:cs="Times New Roman"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="ApakvirsrakstsRakstz"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="003E79E8"/>
+    <w:rsid w:val="000A29BE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
     <w:name w:val="Apakšvirsraksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Apakvirsraksts"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="003E79E8"/>
+    <w:rsid w:val="000A29BE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
-  </w:style>
-[...36 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002024D6"/>
+    <w:rsid w:val="00A739E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
     <w:name w:val="Balonteksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002024D6"/>
+    <w:rsid w:val="00A739E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Pareizjaissaraksts1">
+    <w:name w:val="Pašreizējais saraksts1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE30EC"/>
-[...113 lines deleted...]
-    <w:rsid w:val="002916FB"/>
+    <w:rsid w:val="001B630E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:before="120"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...46 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="166869664">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1022243335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="480"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1344821221">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="567"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1513061583">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4583,78 +7277,98 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4D1E4EF-FD4D-4BEB-9244-05329B4B7251}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>5745</Words>
-  <Characters>3276</Characters>
+  <Words>5695</Words>
+  <Characters>3247</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>27</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9003</CharactersWithSpaces>
+  <CharactersWithSpaces>8925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Līga Zirnīte</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Antra Pūga</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>